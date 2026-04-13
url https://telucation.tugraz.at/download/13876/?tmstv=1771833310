--- v0 (2026-02-23)
+++ v1 (2026-04-13)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A507AE4" w14:textId="1E52C5BB" w:rsidR="00897105" w:rsidRDefault="00897105" w:rsidP="00897105">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Lehren – Lernen – Lauschen #</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9">
         <w:t xml:space="preserve">28: Daniel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B456E9">
         <w:t>Fruhwirt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="1E5CB812" w14:textId="68784B28" w:rsidR="00897105" w:rsidRPr="00897105" w:rsidRDefault="00897105" w:rsidP="00897105">
+    <w:p w14:paraId="1E5CB812" w14:textId="266E17D0" w:rsidR="00897105" w:rsidRPr="00897105" w:rsidRDefault="00897105" w:rsidP="00897105">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00897105">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:val="de-AT"/>
           </w:rPr>
           <w:t>CC BY 4.0</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D2322">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> International</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
@@ -397,65 +397,51 @@
         </w:rPr>
         <w:t>. W</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">ar </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>zwischendrin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">zwar für Forschungsaufenthalte </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> im Ausland, aber im Prinzip primär an der</w:t>
+        <w:t>zwar für Forschungsaufenthalte hier und da mal im Ausland, aber im Prinzip primär an der</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> TU Graz. W</w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">ie bin ich </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>da hergekommen</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
@@ -912,75 +898,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> für die </w:t>
       </w:r>
       <w:r w:rsidR="001537DE">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Studierenden</w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> bringt, weil sie in einem internationalen Umfeld</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>später auch mal arbeiten werden und wenn sie diese Erfahrung schon während des Studiums</w:t>
-[...23 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">später auch mal arbeiten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA183E">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>werden und wenn sie diese Erfahrung schon während des Studiums einmal machen, ist das ein Riesenmehrwert.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A9D714C" w14:textId="202DADB5" w:rsidR="00B456E9" w:rsidRPr="00B456E9" w:rsidRDefault="00B456E9" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Das ist dann wahrscheinlich der Grund, warum du dann den Auslandsaufenthalt auch gemacht hast, um das so ein bisschen zu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>verstehen?</w:t>
@@ -1318,79 +1286,85 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Und soweit ich das weiß, ist es so, dass ihr dann auch gemeinsam ein</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt oder bzw. eine Lehrveranstaltung sogar entwickelt habt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C97BA9" w14:textId="1DD50389" w:rsidR="00B456E9" w:rsidRPr="00B456E9" w:rsidRDefault="00B456E9" w:rsidP="00B456E9">
+    <w:p w14:paraId="77C97BA9" w14:textId="0ADD26F2" w:rsidR="00B456E9" w:rsidRPr="00B456E9" w:rsidRDefault="00B456E9" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Genau, also mittlerweile sind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">es dann doch </w:t>
+        <w:t>es dann doch</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC7B67">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>vier</w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">, die wir miteinander machen, einerseits </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>ein</w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Joint Online Kurs gefördert durch</w:t>
       </w:r>
@@ -1548,93 +1522,97 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Und </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>ja das war der erste gemeinsame Anknüpfungspunkt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">, was die </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Lehre betrifft und mittlerweile sind innerhalb vom </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD616F">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Unite</w:t>
-[...6 lines deleted...]
-        <w:t>!</w:t>
+        <w:t>Unite!</w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>-Netzwerk drei weitere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Lehrveranstaltungen dazu gekommen, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>wo wir</w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> auch noch weitere Partner reingeholt haben.</w:t>
+        <w:t xml:space="preserve"> auch noch weitere Partner </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA183E">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>reingeholt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> haben.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D6EB09" w14:textId="77FAE7F2" w:rsidR="00B456E9" w:rsidRPr="00B456E9" w:rsidRDefault="00B456E9" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Und das heißt Tunnel habe ich rausgehört, das heißt Tunnel ist so dein Forschungsgebiet,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
@@ -1665,271 +1643,761 @@
         <w:t>auch lehrst</w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D7E0A0" w14:textId="274D2B47" w:rsidR="00490BDE" w:rsidRDefault="00B456E9" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja, ist natürlich einer der Schwerpunkte, ich würde es nicht auf </w:t>
+        <w:t>Ja, ist natürlich einer der Schwerpunkte, ich würde es nicht auf das reduzieren.</w:t>
+      </w:r>
+      <w:r w:rsidR="00490BDE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wenn ich gefragt werde, sage ich immer Sicherheit und Auswirkung</w:t>
+      </w:r>
+      <w:r w:rsidR="00490BDE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Verkehrs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00490BDE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Aber mit Schwerpunkt natürlich Sicherheit der Verkehrsinfrastruktur und da ist Tunnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00490BDE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>natürlich ein Bereich, der besonders sensibel ist, sag ich jetzt mal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EBA268" w14:textId="77777777" w:rsidR="00EC7B67" w:rsidRDefault="00EC7B67" w:rsidP="00EC7B67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auf jeden Fall. Das heißt, die Lehrveranstaltungen, die vier, die du eben durchgeführt hast </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>das reduzieren</w:t>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">internationalen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Partner</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00B456E9">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, die sind ja im Rahmen von </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Unite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also diesem </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Unite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>-Netzwerk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>entstand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie ist es </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0028491A">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>überhaupt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dazu gekommen, dass du da dabei bist oder dir gedacht hast, dass</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>du mitmachen möchtest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C22414" w14:textId="77777777" w:rsidR="00EC7B67" w:rsidRDefault="00EC7B67" w:rsidP="00EC7B67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, den ersten Berührungspunkt mit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Unite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hatte ich bei meinem Auslandsaufenthalt in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Turin.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es war damals so, dass </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>der Rektor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gerade in Turin war und den Vertrag unterzeichnen hat,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>dass die TU diesem Netzwerk beitritt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und ja, man hat gesehen, es ist einfach sehr spannend, wenn da neun Universitäten aus ganz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Europa zusammenkommen, Wissenschaftler und auch anderer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zusammenkommen und</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>gemeinsam so ein Projekt vorantreib</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>. Es ist eine irrsinnige Dynamik, die</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zu beobachten war. Man muss dazusagen, es hat auch einen Zyklus </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">davor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gegeben, ohne die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>TU Graz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>. Da ist schon sehr viel geschaffen worden, aber ich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> denke, die TU Graz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>hat auch sehr viel Dynamik nochmal reingebracht und es ist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>sehr, sehr erfüllend, da ein Teil davon zu sein. Mir persönlich hat es den</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Benefit gebracht, dass ich länger in Turin bleiben konnte, anstatt zwei Wochen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>zwei Monate.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deswegen gibt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>man</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dann auch gerne aus zurück und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>arbeitet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da jetzt mit an diesem Projekt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEF0B39" w14:textId="77777777" w:rsidR="00EC7B67" w:rsidRDefault="00EC7B67" w:rsidP="00EC7B67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also der Vertrag ist unterschrieben worden und du hast dann sofort gewusst, dass du da mitmachen möchtest?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8E827E" w14:textId="77777777" w:rsidR="00EC7B67" w:rsidRDefault="00EC7B67" w:rsidP="00EC7B67">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also es war mir gleich mal klar, das ist eine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Riesenchance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und habe versucht da mal herauszufinden,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>was für mich i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Unite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>steckt. Und da war die Lehre natürlich ein Riesenthema und gemeinsame Lehre hat mir davor schon Spaß gemacht, sage ich jetzt mal, und dann mit dem internationalen Aspekt noch mal mehr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6D14E2" w14:textId="375CF061" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das heißt, du hast jetzt insgesamt dann im </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD616F">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Unite!</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>-Projekt schon vier Lehrveranstaltungen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die du </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>hältst</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00490BDE">
-[...46 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3B6D14E2" w14:textId="54EA83D2" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
-[...62 lines deleted...]
-    <w:p w14:paraId="0324479C" w14:textId="03E4DE75" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+    <w:p w14:paraId="0324479C" w14:textId="050C6652" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Genau.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6305055A" w14:textId="52895CB4" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Gibt es da dann eine, die dir ganz besonders am Herzen legt oder die du besonders gerne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>unterrichtest?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEBF6E8" w14:textId="493AFB4C" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+    <w:p w14:paraId="7EEBF6E8" w14:textId="7CA113B9" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Also alle diese Lehrveranstaltungen machen Spaß, muss ich sagen.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">War </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Riesen</w:t>
+        <w:t>War natürlich ein Riesen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Mehrwert ist zum Beispiel bei der </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Summer School</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>, die wir gemeinsam abhalten oder seit letztem</w:t>
       </w:r>
@@ -2017,75 +2485,266 @@
         </w:rPr>
         <w:t xml:space="preserve"> und dass wir das, ich nenne es immer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Wander-Zirkus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> haben, ist das schon sehr, sehr schön, sage ich jetzt mal</w:t>
+        <w:t xml:space="preserve"> haben, ist das schon sehr, sehr schön, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sage ich jetzt mal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>. Und abseits</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> von dem,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>was wir eigentlich tun, unterrichten und lernen, schon ein schöner Rahmen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B7A684" w14:textId="77777777" w:rsidR="00E27907" w:rsidRDefault="00E27907" w:rsidP="00E27907">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also du hast gesagt, es sind da unterschiedliche </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Partner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, wir haben jetzt Italien schon gehört, welche anderen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7E9219" w14:textId="03EBBD54" w:rsidR="00E27907" w:rsidRDefault="00E27907" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barcelona ist noch mit dabei, es ist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wroclaw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit dabei und ein neues Projekt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nenne ich es mal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KTH Stockholm, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>da sind wir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dabei, dass wir auch gemeinsam eine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Lehrveranstaltung aufsetzen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und nicht zu vergessen, Darmstadt ist auch bei einer dieser Lehrveranstaltungen mit drin,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wobei man sagen muss, die bringen den Aspekt des Automotive Engineering mit rein.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und ja, da ergänzen sich die Expertisen recht gut.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, können wir wirklich so den ganzheitlichen Blick auf das Thema Sicherheit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>des Verkehrs richten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="626968DF" w14:textId="5C0E85B5" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Also das heißt, das ist dann immer eine andere Hauptuni, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
@@ -2095,51 +2754,51 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>bei der es dann stattfindet,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>ist dann die Lehre vor Ort oder online?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60CF0E7F" w14:textId="26F75A4B" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+    <w:p w14:paraId="60CF0E7F" w14:textId="53842206" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Wir haben jetzt ein hybrides Konzept aufgesetzt,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
@@ -2171,257 +2830,604 @@
         </w:rPr>
         <w:t>also externe Vortragende.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Und die zweite Woche ist dann vor Ort.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Als Übungsteil sage ich jetzt mal,</w:t>
+        <w:t xml:space="preserve">Als Übungsteil sage </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00DA183E">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ich jetzt mal,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>wo wir Studierende in kleinen Gruppen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>konkrete Projektaufgaben bearbeiten lassen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A6D1FF" w14:textId="5E8EE615" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+    <w:p w14:paraId="34635489" w14:textId="40CE4392" w:rsidR="00E27907" w:rsidRDefault="00E27907" w:rsidP="00E27907">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also wir bieten es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>eben so</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA183E">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>an, dass wir einmal in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Turin, einmal in Graz, einmal in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wroclaw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wo auch immer die Lehrveranstaltung abhalten. Also dieser Wanderzirkus, wie vorhin schon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>erwähnt und die Studierenden absolvieren es aber an sich als Lehrveranstaltung der TU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Graz, die ist bei uns gelistet als Wahlfach, kriegen auch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ECTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dafür, aber die Lehrveranstaltung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bietet eben den Auslandsaufenthalt mit an. Das Ganze ist dann meistens als </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Planned</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Intensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Programme konzipiert und wird gefördert über</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Erasmusmittel mit Anforderungen, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Minimum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fünf</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tage vor Ort verbringen zu müssen. Da haben wir meistens auch ein paar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Events, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>gibt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meistens so ein </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Lecture</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Dinner auch, wo die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Studierenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doch fast in voller Anzahl immer mitkommen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Turin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letztens </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hatten wir </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>zum Beispiel eine City Tour, eine gemeinsame.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und das ist meistens auch so ein bisschen der Eisbrecher.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Studierenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lernen sich kennen, die Studierenden und die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Lehrenden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kommen zum ersten Mal wirklich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>persönlich zueinander.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und dann sehen wir schon, dass der Einstieg dann in diese Gruppenarbeiten auch sehr, sehr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>einfach ist, weil sie sich eben schon kennen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61AED0A0" w14:textId="77777777" w:rsidR="00E27907" w:rsidRDefault="00E27907" w:rsidP="00E27907">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
-      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
-[...27 lines deleted...]
-        <w:t>Das heißt, wir haben jetzt Italien schon gehört, welche anderen?</w:t>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also das heißt, es ist dir dann auch wichtig, dass das sehr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>blende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, sage ich mal, auch durchgeführt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wird.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also das heißt, dass es eines als Online-Aspekte gibt, andererseits aber auch Präsenzeinheiten.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEACACD" w14:textId="641737E0" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+    <w:p w14:paraId="0A86878F" w14:textId="77777777" w:rsidR="00E27907" w:rsidRDefault="00E27907" w:rsidP="00E27907">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
-      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
-[...112 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also ich sage mal, es wäre natürlich auch denkbar vor Ort Theorie-Input zu liefern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>anstatt online.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das ist ein bisschen ressourcenschonend, ganz einfach, wenn man es hybrid hält.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und von dem her, ich bin vom Format überzeugt, die Kollegen, die wir damit an Bord geholt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>haben, auch.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deswegen werden wir das definitiv auch so </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>weiterführen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1A1826" w14:textId="77777777" w:rsidR="00E27907" w:rsidRDefault="00E27907" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="30154B08" w14:textId="05520D9B" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Also und das heißt, so wie ich das verstanden habe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>vier Lehrveranstaltungen ist ja</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2457,5791 +3463,5133 @@
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>„nur“ an der TU Graz stattfinden</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="781DFE4A" w14:textId="53B0B1E0" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Natürlich.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also wir haben die Basisfächer in der Thermodynamik, wo ich massiv involviert bin.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also das ist definitiv, was die Lehre betrifft, am zeitintensivsten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das ist im Bachelor als auch im Master, also mit der Grundlagen-Thermodynamik und der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> höheren</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Thermodynamik. Es ist die Basis, was die Lehre betrifft und das andere ist die</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kür</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6F8CDA" w14:textId="1BE8BD22" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00490BDE">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, du hast wirklich von Bachelor bis PhD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master, weil soweit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich weiß, ist diese Summer School für PhDs, oder für </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Masterstudierende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6711210C" w14:textId="4036688C" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zielpublikum sind sowohl </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Masterstudierende</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> als auch PhDs aus dem Bereich Bauingenieurwesen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und Maschinenbau. Bisschen passen noch die Elektrotechniker dazu und das haben wir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aber </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">immer nur als einzelne Teilnehmer. Der Schwerpunkt ist definitiv für Maschinenbau und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Bauingenieurwesen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F41D186" w14:textId="7C5B9D7B" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Ich kann mir vorstellen, dass ihr sicher auch eine sehr heterogene Gruppe habt, wenn du sagst, dass du unterschiedliche...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A5DB22" w14:textId="67F0587C" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Definitiv. Also es sind ja nicht nur die einzelnen Universitäten aus unterschiedlichen Ländern,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>sondern die haben ja auch noch Internationale Studierende, die dann solche Lehrveranstaltungen sehr gerne besuchen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das heißt, wir </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>hatten da bis zu zehn Nationen vertreten</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bei einer Teilnehmer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>zahl von 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="567B3A51" w14:textId="57B3E5D2" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wow. Also das ist sicher eine Herausforderung, kann ich mir vorstellen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56506DAA" w14:textId="1A49169C" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Ja, definitiv. Zu Beginn muss man mal einen Überblick bekommen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Ja, wer ist denn überhaupt jetzt alles da mit dabei?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was ist das </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>orwissen? Was kann man voraussetzen?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Was muss man noch an Basics wirklich bringen?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, diese erste Woche online macht schon Sinn, weil man da ein bisschen einen Eindruck</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>kriegt, wie weit stehen die vom Wissenstand her?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und ja, das vom Konzept so durchdacht, dass wir die mal auf ein halbwegs gleiches Level</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>bringen in der ersten Woche.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und in der zweiten Woche sind sie dann so gerüstet, dass sie ordentlich bei der</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Projektarbeit mitmachen können.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367457CD" w14:textId="53A5F499" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Okay, also das heißt, ihr habt es dann wirklich auch Projektarbeiten, wo die Studierenden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>dann, kann ich mir das dann so vorstellen, dass sie dann in kleinen Gruppen gemeinsam</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>was erforschen sollen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0728E9" w14:textId="11DBCCFB" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Genau, also fünf Studierende maximal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und wir setzen schon großen Wert darauf, dass die von unterschiedlichen Universitäten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>kommen, wahrscheinlich auch meistens dann unterschiedliche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Background haben, sprich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Maschinenbau</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, Bauingenieure gemischt und nicht nur die einzelnen Fachrichtungen unter sich,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">macht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>einen Riesen-Mehrwert</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, weil auch im späteren </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Berufsleben, wenn man an Projekten arbeitet… </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gerade vorhin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">haben wir </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>über den Koralmtunnel</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gesprochen. Und es ist natürlich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wahnsinnig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, wie viele </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gewerke da eigentlich tätig sind und wie viele unterschiedliche </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Expert:innen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>an so einem Projekt mitwirken. Das heißt auch da im kleineren Rahmen natürlich ist es so,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>dass man dann die unterschiedliche Expertise, die man dann im Studium für sich gewinnen konnte,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>einbringen kann. Und das macht schon sehr spannend. Und dann der Vergleich zwischen den einzelnen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kleinen Gruppen ist nochmal eine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Draufgabe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, sag ich jetzt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75D5B882" w14:textId="6D0E1926" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also das heißt, wenn man die Lehrveranstaltungen bei dir oder bei euch dann besucht, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist man </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>schon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">so ein bisschen vorbereitet aufs echte Leben und wie es dann in der Arbeitswelt auch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34830AE9" w14:textId="50879F23" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Man muss schon sagen, der Fokus ist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>nach wie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darauf, dass </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> die Inhalte, die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wir </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>übermitteln wollen, übermitteln können. Zusätzlich ist es natürlich dann ein zusätzliches</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Asset</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dass wir auch diese Soft Skills </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>– A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>rbeiten in internationalen Teams, die Kommunikation untereinander,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">heterogene Gruppen, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Multidisziplinarität</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bzw. unterschiedliche kulturelle Hintergründe zusammenbringen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also das läuft nebenbei, muss man ehrlicherweise sagen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aber es ist sehr spannend zu beachten, was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>sich</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da so tut.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35367B10" w14:textId="19BDB4DC" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das kann ich mir vorstellen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Gibt es da vielleicht irgendwas, ein spezieller Moment oder eine spezielle Gruppe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wo du sagst, es ist eine besondere Erinnerung,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wo hast du irgendwie gedacht, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>da</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hat man das richtig gut gemerkt, diese Interdisziplinarität?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597FA856" w14:textId="2E5EAD15" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Was man </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>merkt,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist, dass gerade die junge Generation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>auch wenn wir beide wahrscheinlich noch dazu zählen, muss ich dazu sagen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>aber es gibt noch jüngere als uns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dass die wirklich in fünf Minuten sich organisiert hatten und eigentlich die Eingangshürde kaum vorhanden war.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also das war sehr, sehr beeindruckend</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n mehreren Lehrveranstaltungen schon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>zu</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> beobachten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wenn es rein online abläuft, ist das meistens ein bisschen schwieriger, weil die Kommunikation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>nicht so gut funktioniert wie vor Ort.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Aber nicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sdestotrotz </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>das</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auch dort</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sehr schön zu beachten gewesen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Und eine Erkenntnis, die man definitiv gewinnen konnte, ist, dass die </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Studierenden</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, die ohnehin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>schon international unterwegs sind, also eingehende Studierende waren, dass die sich wesentlich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>schneller zurechtgefunden haben in neuen Gruppen, in neuer Umgebung, weil sie an sich schon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>gewohnt sind, sich neu zu orientieren bzw. ihre Umgebung zu ändern.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das hat man schon gesehen, dass die da wesentlich weniger Probleme hatten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wobei auch die anderen grundsätzlich dann zumindest bis zum Ende hin schon auch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>immer in der Gruppe aktiv mitgearbeitet haben.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51953414" w14:textId="77777777" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also im Endeffekt ist es dann so, dass wenn man einmal in so einer internationalen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Gruppe drinnen war, hat das auf jeden Fall einen großen Mehrwert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013A00C6" w14:textId="051B865F" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Definitiv. Ich würde es als </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>harakterbildend auch bezeichnen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also man wächst ja mit den Erfahrungen, die man macht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, das </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>weiß jeder von sich,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>sage ich jetzt mal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und das sind definitiv Erfahrungen und Eindrücke, die man da sammelt, die nicht alltäglich sind.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Weil wenn man im regulären Studium an der Heimuniversität ist, macht man auch Erfahrungen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aber</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dieser internationale Aspek</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, der macht schon nochmal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A828BA">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>einen Riesenmehrwert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129FC08B" w14:textId="147B2648" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Und welcher Aspekt, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>du hast das</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gerade angesprochen, hat dich dann zum Beispiel in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>der Lehre am meisten wachsen lassen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6C4547" w14:textId="103F6B3E" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welcher Aspekt hat mich am meisten </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wachsen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lassen?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Im Prinzip ist es auch so, wenn du da vorne draußen stehst und dann sitzen 200 Studierende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in den </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Reihen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vor dir, musst du vom Auftreten her auch so sattelfest sein, dass das klar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ist, was du da </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>rüberbringst</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>erstens</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mehrwert für sie, zweitens du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>weißt,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> von was du sprichst.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das war oftmals auch eine Herausforderung, wenn man dann so ein paar Stunden davor vor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>so einer Vorlesung aufgefordert wurde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Du musst heute für mich übernehmen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>. D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ann springt man schnell ein und auch in der Situation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>muss man dann sattelfest da draußen stehen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also auch da ist es einfach so, dass man einfach gefestigter ist, wenn man das </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>eine</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zeit lang</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>macht und Routine entwickelt und von dem ja natürlich auch für mich prägend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1C748F" w14:textId="354F31B0" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Gibt es eine Lehrveranstaltung oder eben eine Gruppe, wo du sagst, mit der du am liebsten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>zusammenarbeitest oder ist es prinzipiell dieser internationale Aspekt, also mit diesem internationalen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Team, wo man eben sagt, man hat unterschiedliche Bereiche und unterschiedliche Zugänge, wo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>man auch zusammenarbeiten kann.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BE3EB4" w14:textId="5E5B69A2" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genau, also das macht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>schon irrsinnig spannend, wenn da verschiedene Fachrichtungen und verschiedene</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nationen, verschiedene Denkweisen </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>aufeinandertreffen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das ist schon sehr, sehr spannend und bereitet irrsinniges Vergnügen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Ich muss sagen, aber auch diese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Basisfächer, die man da unterrichtet,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da haben wir auch </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ein</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Format, wo wir in kleinen Gruppen unterrichten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Da merkt man einfach, es ist sehr effizient in diesen kleinen Gruppen und das macht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>schon richtig Spaß dann.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Auch das Feedback dort ist super.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Sieht man unter anderem, dass dann sehr viele aus diesen kleinen Gruppen bei mir die Bachelor- oder Masterarbeit schreiben,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">von dem </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>her,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das verbindet dann schon </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sehr, wenn </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zumindest ein Semester miteinander in so einer kleinen Gruppe verbracht hat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372987EF" w14:textId="275A964D" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, das ist eigentlich eine größere Lehrveranstaltung, die ihr dann in kleinere Gruppen aufgeteilt habt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292A45C4" w14:textId="6F5BF085" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Genau. Also es sind aktuell bis in über 200 Erstsemestrige im Maschinenbau.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Die treffen dann im dritten Semester meistens auf die Thermodynamik und die teilen wir dann in kleine</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Gruppen mit maximal 12 Teilnehmern und von denen habe ich 2 bis 3 pro Studienjahr,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das heißt bis zu 36 Studierende, die </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ich</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in kleineren Gruppen dann betreue</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">und haben </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>regen Zustrom</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dann, was diese Bachelor- und Master</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>arbeiten</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> betrifft.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE745D1" w14:textId="70947383" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das kann ich mir vorstellen, vor allem in so einer kleinen Gruppe ist es ja dann oft auch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>einfacher, sage ich mal, dass man sich dann auch...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4EA54E" w14:textId="0796932A" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Genau, also man kann sich einfach mehr Zeit nehmen, um auf Fragen einzugehen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>und das ist definitiv ein sehr effizienter Modus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA90E5F" w14:textId="44351282" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also das heißt, was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ich so </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>raus höre</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, ist generell das Thema Gruppenarbeiten auch, was</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dir </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sehr, sehr wichtig zu </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>sein</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> scheint, weil </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hast das jetzt schon ein paar Mal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>erwähnt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C03701" w14:textId="6BA68940" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Definitiv, ja.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also Gruppenarbeiten, auch später im Berufsleben</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>arbeitet man an Projekten, das sind dann</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projektgruppen und unterschiedliche Unternehmen, die dann zusammenarbeiten müssen, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bilden ab und zu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>eine Arbeitsgemeinschaft, dann sind sie sowieso mehr oder weniger miteinander</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>verbunden für dieses Projekt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Aber auch bei anderen Großprojekten treffen sehr viele Personen aufeinander und müssen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>als Gruppe Lösungen entwickeln.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das Ganze machen wir quasi schon während dem Studium, oder versuchen wir zumindest da</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>schon mit einfließen zu lassen, im kleineren Rahmen natürlich.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aber wir geben eben schon konkrete Projektaufgaben, zum Beispiel Risikoanalyse für Unfall </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einem Wasserstofffahrzeug </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oder wir geben </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ihnen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eine Zeichnung von einem Tunnel, den es real</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>gibt und Sie müssen das Sicherheitskonzept dafür entwickeln.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Als Beispiele sage ich jetzt mal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>dem Fall braucht man dann eben unterschiedlichen Background,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weil es </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind nicht nur Maschinenbauthemen, die da mit </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>reinspielen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es ist auch der Bauingenieur, der da mitreden muss bzw. auch noch andere Gewerke und </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Expert:innen</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>die dann benötigt werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und genau das versuchen wir abzubilden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also wir </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>geben</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den Studierenden auch tatsächlich Verantwortung in diesen Gruppenarbeiten und sagen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du bist jetzt verantwortlich für die elektromaschinelle Ausstattung dieses </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Tunnels</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Du bist Gesamtprojektleiter.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Du bist derjenige, der schauen muss, dass alle rechtlichen Aspekte eingehalten werden.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also mit diesen konkreten Verantwortungen funktioniert es eigentlich wirklich super.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Jeder weiß, was seine Rolle ist.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Studierenden</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sehen auch schon, was sie dann in so einem Projekt mit einbringen müssen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also das ist schon vom Setting her sehr, sehr ähnlich dem späteren Berufsleben dann.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="584308D4" w14:textId="2E402530" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also ich kann mir auf jeden Fall vorstellen, dass diese </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>projektbasieret Lehre</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da wirklich</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>gut ist.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Vor allem hat man dann auch dieses Problem, sage ich mal, am Ende einer Gruppenarbeit dann</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>nicht, wenn man sagt, okay, wir präsentiert jetzt und alle lehnen sich zurück und hoffen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>hoffentlich macht es wir anders und ich bin nicht dran.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF90940" w14:textId="098BE75D" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Genau.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also es muss jeder aktiv mitarbeiten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alles </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>andere würde nach hinten losgehen. Also man sieht sofort am Output aus der Gruppenarbeit,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ob die Gruppe gemeinschaftlich gearbeitet hat oder ob sich da ein paar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sich ein </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>bisschen zurückgehalten haben.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Man muss nur sagen, bei den Basisfächern ist es schwierig umzusetzen. Also das ist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>jedem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> klar.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, gewisse Basis an Wissen muss vorhanden sein, damit man das Konzept wirklich dann umsetzen kann.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C49FA1" w14:textId="429367D6" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Mhm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Dann ist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>jetzt natürlich so</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> KI wird immer relevanter auch in der Lehre. Ist das was, was du auch merkst,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wo du auch, sage ich mal, KI teilweise vielleicht auch einsetzt in der Lehre? Ist das was, was du verwendest oder wo du sagst, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>nein.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F547D1B" w14:textId="002378CB" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also ich muss sagen, persönlich gehe ich wahrscheinlich die ersten Schritte.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Natürlich, das Interesse besteht </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>zweifels</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ohne, weil natürlich KI ein Tool sein kann,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>das massiv vereinfacht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prozesse beschleunigt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und auch der Grundsatz, dass man KI einsetzen kann, dort wo es sinnvoll ist, auch das ist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>etwas, was man den Studierenden übermitteln muss.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Alles andere wäre fahrlässig.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Deswegen zwangsläufig wird es zukünftig mehr zum KI-Einsatz kommen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Konkret, wenn man so will, KI verwenden wir jetzt in einer neuen Lehrveranstaltung mit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der KTH Stockholm gemeinsam, wo wir dann so eine Art </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Virtual</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lab erzeugen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, da ist </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ein</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kollege von mir, glaube ich, mit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>dir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Kontakt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genau, und da soll es </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>erstmals</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>größeren Stil einfließen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA14D4D" w14:textId="0EA3F98B" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Aber das heißt, du siehst es auch so, dass das was ist, was man einfach nicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>was kommen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wird und was man dann einfach als Tool einsetzen muss?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591091C6" w14:textId="36CF47CD" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Genau, also behutsam muss man dazu sagen, KI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Möglichkeiten ohne Ende.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Viele davon führen vielleicht Sackgas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>en oder in die falsche Richtung.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Aber sinnvoll eingesetzt ist es quasi unumgänglich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396EAAEF" w14:textId="17FB35EF" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Ja, ich sehe das ähnlich wie du.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Dass es eben auch immer wichtig ist, dass man so eine gewisse Grundbasis hat, dass man</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>auch abschätzen kann</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>: I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>st es denn auch richtig, was man da als Output bekommt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>oder nicht?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459E499B" w14:textId="1E231C47" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Genau, also kritisch hinterfragen immer.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Aber natürlich beschleunigt das Prozesse, wie gesagt, und vereinfacht sehr viel und</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wird ein Tool sein, das der zukünftige Ingenieur einfach anwenden werden muss. Also führt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>kein Weg dran vorbei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDBE6C2" w14:textId="04D1C71C" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, wenn du die Lehrveranstaltungen ja online durchfüh</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>rst…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A60D51F" w14:textId="1E7AA474" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Zum Teil ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E1735D" w14:textId="7FFE25DC" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Zum Teil. Was verwendest du dann oder welche Tools hast du dann im Einsatz?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69310437" w14:textId="41D30CB5" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Hauptaugenmerk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist da </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>immer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dass </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">auch die </w:t>
+      </w:r>
+      <w:r w:rsidR="001537DE">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Studierenden</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der anderen Universitäten, das</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>nutzen können natürlich. Das ist die Grundvoraussetzung. Ich sage mal, Basis ist WebEx bzw.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Teams, wenn es von Polito zum Beispiel geleitet wird, das Meeting. Ansonsten haben wir unterschiedlichste Tools im Einsatz.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Feedbackr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Tools zum Beispiel oder auch Big Blue Button haben wir schon verwendet. Also es gibt sehr viel zu entdecken.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Man muss für sich dann schauen, was passt in die jeweilige </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Lehrveranstaltung</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> am besten rein, womit arbeitet man am besten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Aber da ist ja quasi keine Grenze gesetzt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727D2269" w14:textId="4B33799B" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Du hast jetzt Feedbackr als Tool genannt. Da komme ich gleich zu meiner Frage.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Du hast ja jetzt erzählt, dass das für dich ganz spannend war, dieser internationale Kontext.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Die Frage ist natürlich, was haben die Studierenden gesagt, also was war da die Rückmeldung,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>was war da das Feedback, das du bekommen hast?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8FF008" w14:textId="77777777" w:rsidR="00A828BA" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also das Feedback ist durchgehend oder durchwegs positiv, die sind eigentlich alle begeistert.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wir hatten bis jetzt eigentlich keine einzige negative Rückmeldung, deswegen dieses Format</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>mit kleinen Gruppen, maximal 20 Teilnehmer gesamt, international mit dem Auslandsaufenthalt,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sie dann mit absolvieren können. Das scheint auch den Studierenden Spaß zu machen und nicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nur uns Lehrenden. Und wir werden </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">das </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">definitiv so weiterführen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4562D543" w14:textId="0D052B77" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wenn jetzt zum Beispiel jemand ganz neu bei uns startet an der </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>TU Graz</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und vielleicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>auch in der Lehre tätig ist, gibt es da so einen Tipp oder ein, zwei Tipps, die du vielleicht</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>hättest, wo du sagst, okay, das ist was, was relevant ist, was mir vielleicht auch geholfen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>hätte oder geholfen hat?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7C33B9" w14:textId="69EAC5BA" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja, definitiv </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>der</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Support des Institutsvorstands.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ohne </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>den</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist es ganz schwierig.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also am besten mit dem kurzschließen und mal sagen, es besteht das Interesse an internationaler</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Lehre oder Lehrprojekten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Die wenigsten werden dann ablehnend dem gegenüberstehen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und dann ist eigentlich der Weg geebnet.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und man kann sich mal umsehen bei Matchmaking-Events zum Beispiel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wer könnte denn ein potenzieller Partner sein, wenn man noch keinen hat?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Gerade zu Beginn in der Karriere ist das wahrscheinlich noch der Fall.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ansonsten bietet natürlich auch das International Office </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>super</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Support.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also kann </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>jedem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nur raten, die TU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-eigenen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Servicestellen zu kontaktieren und da anzuklopfen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Man wird überall herzlich willkommen geheißen und kriegt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>super</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A5E39E" w14:textId="36EEE51B" w:rsidR="00490BDE" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Natürlich.</w:t>
-[...55 lines deleted...]
-      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:t xml:space="preserve">Es freut uns natürlich zu hören, dass das auch genutzt wird, was </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>angeboten</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wird an der TU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D38FDEA" w14:textId="77777777" w:rsidR="002A6204" w:rsidRDefault="00A828BA" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, hast du dann auch im Bereich Lehre-Weiterbildungen besucht bei uns?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2AB0F9" w14:textId="21444598" w:rsidR="00490BDE" w:rsidRDefault="002A6204" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Genau, also </w:t>
+      </w:r>
+      <w:r w:rsidR="00A828BA">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Didaktik</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>-Ausbildungen waren sowieso ein Teil von meiner Anforderung als</w:t>
+      </w:r>
+      <w:r w:rsidR="00A828BA">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Universitätsassistent, sind jetzt ein Teil von meiner Qualifizierungsvereinbarung, wobei</w:t>
+      </w:r>
+      <w:r w:rsidR="00A828BA">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ich sagen muss, der Spaß an der Lehre hat mich dazu gebracht, dass</w:t>
+      </w:r>
+      <w:r w:rsidR="00A828BA">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ich</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jetzt kurz davor</w:t>
+      </w:r>
+      <w:r w:rsidR="00A828BA">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>bin, das Expert</w:t>
+      </w:r>
+      <w:r w:rsidR="00A828BA">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>-M</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>odul abzuschließen und deswegen ja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diverse Lehre-Weiterbildungen habe ich</w:t>
+      </w:r>
+      <w:r w:rsidR="00A828BA">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>im Kontext der Lehre-Weiterbildungen gemacht.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Und </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der Schwerpunkt war die Didaktik. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Und da nimmt man schon viel mit, sag ich jetzt mal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5783398E" w14:textId="123E8444" w:rsidR="00490BDE" w:rsidRDefault="002A6204" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Und zu dem Spaß, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>das ist auch das zweite Mal, dass</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du das erwähnt hast,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>und ich finde, man merkt das auch, das kommt sehr gut rüber.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wie ist es dazu gekommen, dass dieses Feuer für die Lehre entfacht worden ist?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E3C8B3" w14:textId="2DDF814F" w:rsidR="002A6204" w:rsidRDefault="002A6204" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Im Prinzip durch Zufall.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also es war damals so, dass ein Universitätsassistent bei uns seine Dissertation abgeschlossen hat,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">war eine Stelle frei. Mein </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amaliger </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>orgesetzt hat mich gefragt, ob ich Interesse hätte und</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>blauäugig, wie ich wa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>r, habe ich gesagt</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, mach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>en wir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ich bin dann zum ersten Mal in den </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hörsälen </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">gestanden und habe aber gemerkt, okay, das taugt </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>mir</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eigentlich schon recht gut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, die Z</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>usammenarbeit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>mit Studierenden, gemeinsam da Themen zu diskutieren und eben auch Themen näher zu bringen. Das war</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>der Ausgangspunkt und von dort weg ist es dann eigentlich permanent größer geworden, das Projekt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lehre</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BE668E" w14:textId="469DA1B8" w:rsidR="00BB0648" w:rsidRDefault="00BB0648" w:rsidP="00BB0648">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also du hast ja erzählt, dass du einiges an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Services der TU Graz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auch in Anspruch</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB72D9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>genommen hast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13711714" w14:textId="77777777" w:rsidR="00BB0648" w:rsidRDefault="00BB0648" w:rsidP="00BB0648">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Gibt es da etwas, wo du sagst, das würdest du dir ja noch wünschen oder das gibt es noch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>oder das gehört vielleicht mehr gefördert oder mehr unterstützt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748F044C" w14:textId="77777777" w:rsidR="00BB0648" w:rsidRDefault="00BB0648" w:rsidP="00BB0648">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also das, was es schon gibt an Angebot, ist schon mal super, sag ich jetzt mal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Oftmals wäre es noch schön, wenn man noch plakativer es bewirbt, sag ich mal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also wenn man Interesse hat, findet man die Infos natürlich, aber vielleicht ist es so,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>dass die Info einen anspringen muss, dann werden noch mehr Lehrende zu gewinnen für</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>gemeinsame internationale Lehrveranstaltungen oder auch national oder TU-weit.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wir haben </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ja sehr</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viel Expertise an den Fakultäten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Fakultäten untereinander können </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>natürlich auch</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zusammenarbeiten.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das macht </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>natürlich Sinn</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>, wenn man das alles im Haus hat,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>dass man auch hier mal schaut, was machen eigentlich die anderen.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wenn man sich vielleicht Gedanken macht, könnte man da gemeinsam was aufsetzen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA4D3FE" w14:textId="77777777" w:rsidR="00BB0648" w:rsidRDefault="00BB0648" w:rsidP="00BB0648">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MH: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das kann ich verstehen, das ist ein sehr guter Punkt.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Du bist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ja jetzt</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Teil der Zielgruppe.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Das heißt, meine Frage an dich ist,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>wie kann man dich oder euch denn gut ansprechen oder erreichen?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Wie könnte man das noch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plakativer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> machen?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27657ED5" w14:textId="77777777" w:rsidR="00BB0648" w:rsidRDefault="00BB0648" w:rsidP="00BB0648">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DF: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Also die wirksamste Methode ist, etwas in die Qualifizierungs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>einbarung reinzuschreiben und</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>halt das mit Fördermittel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zu locken.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das ist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>natürlich das</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Um und Auf.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ohne Fördermittel ist auch schwierig, den </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Institutsvorstand</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>an Bord zu holen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Der sagt ja, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>kostet alles Geld, wie wird das finanziert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Von dem her, wenn es Fördermittel gibt, erleichtert es natürlich vieles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>und eben den Weg, dass man dann wirklich Projekte umsetzen kann.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D6F8CDA" w14:textId="1BE8BD22" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00490BDE">
+    <w:p w14:paraId="7BBF76C2" w14:textId="77777777" w:rsidR="00BB0648" w:rsidRDefault="00BB0648" w:rsidP="00BB0648">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
-      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
-[...33 lines deleted...]
-        <w:t>?</w:t>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also das trifft es </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>sich</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eh gut, dass zum Beispiel jetzt der </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Projektfonds…auch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gerade die Ausschreibung draußen ist dafür, wo man auch wieder so eine Anschubfinanzierung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>hätte und so ein bisschen Unterstützung für die Lehre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6711210C" w14:textId="4036688C" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
-[...63 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="727078DB" w14:textId="2851E20B" w:rsidR="00BB0648" w:rsidRDefault="00BB0648" w:rsidP="00B456E9">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>DF: Ich s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>ag mal, dort wo die Industrie nicht sponsert, ist natürlich jegliche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sponsoring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>eiten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> der TU sehr willkommen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F41D186" w14:textId="7C5B9D7B" w:rsidR="00490BDE" w:rsidRDefault="00490BDE" w:rsidP="00B456E9">
+    <w:p w14:paraId="62DE2B94" w14:textId="3B089EFF" w:rsidR="004A53E7" w:rsidRDefault="002A6204" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Ich kann mir vorstellen, dass ihr sicher auch eine sehr heterogene Gruppe habt, wenn du sagst, dass du unterschiedliche...</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">Das heißt, wir </w:t>
+        <w:t xml:space="preserve">Beim Thema </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD616F">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Unite!</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist es ja auch so, dass es unterschiedliche</w:t>
+      </w:r>
+      <w:r w:rsidR="004A53E7">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… du hast erzählt, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>dass du</w:t>
+      </w:r>
+      <w:r w:rsidR="004A53E7">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geschaut hast, was du für dich </w:t>
       </w:r>
       <w:r w:rsidR="001537DE" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>hatten da bis zu zehn Nationen vertreten</w:t>
-[...2699 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>rausholen hast können,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und da gibt es auch Fördermöglichkeiten,</w:t>
+      </w:r>
+      <w:r w:rsidR="004A53E7">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die man da eben hat. Also nicht nur bei </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BD616F">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Unite</w:t>
-[...2782 lines deleted...]
-        <w:t>!</w:t>
+        <w:t>Unite!</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> sondern auch </w:t>
       </w:r>
       <w:r w:rsidR="004A53E7">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>TU-Graz-</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>intern. Was hast du da</w:t>
@@ -8255,89 +8603,73 @@
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">bisher schon in Anspruch genommen oder wie war das? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39D7B3D6" w14:textId="31716818" w:rsidR="00490BDE" w:rsidRDefault="004A53E7" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Genau, also in Zuge von </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BD616F">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Unite</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Unite!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ist ein Tool maßgeblich, s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">age ich jetzt mal. Das ist der </w:t>
+      </w:r>
       <w:r w:rsidR="00BD616F">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>!</w:t>
-[...25 lines deleted...]
-        <w:t>!</w:t>
+        <w:t>Unite!</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>-Seed-Fund. Es gibt es für die Lehre,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">als auch für die Forschung, auch für </w:t>
       </w:r>
       <w:r w:rsidR="001537DE">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Studierenden</w:t>
       </w:r>
@@ -8497,51 +8829,50 @@
         </w:rPr>
         <w:t>Graz</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>eigene Fördermöglichkeiten, der Joint Online Course ist eine sehr, sehr schöne</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Sache, sag ich mal, um zumindest mal mit einem Partner gemeinsam eine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lehrveranstaltung</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> aufzusetzen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>und voranzu</w:t>
@@ -8852,51 +9183,58 @@
         </w:rPr>
         <w:t xml:space="preserve">Also das ist das </w:t>
       </w:r>
       <w:r w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Nächste</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>, was vor der Tür steht, wo wir arbeiten.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t>Und von der Thematik her auch sehr, sehr breit wieder.</w:t>
+        <w:t xml:space="preserve">Und von der </w:t>
+      </w:r>
+      <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
+        <w:rPr>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Thematik her auch sehr, sehr breit wieder.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Es ist ja nicht nur, was wird </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>emittiert</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> und was passiert denn damit?</w:t>
       </w:r>
@@ -9166,127 +9504,99 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Wir stecken in den Vorbereitung</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. Wir zünden einen E-Truck an im </w:t>
+        <w:t xml:space="preserve"> von einem Riesenbrandversuch. Wir zünden einen E-Truck an im </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Tunnel</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">deswegen sehr spektakulär. Auch sehr gern von </w:t>
-[...6 lines deleted...]
-        <w:t>Bachelor</w:t>
+        <w:t>deswegen sehr spektakulär. Auch sehr gern von Bachelor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> und Master</w:t>
       </w:r>
       <w:r w:rsidR="001537DE">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>studierenden</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> quasi</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> gesehen</w:t>
+        <w:t xml:space="preserve"> quasi gesehen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>solche Ausschreibungen, die sind dann sofort da und wollen am Projekt mitarbeiten.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="241894CF" w14:textId="39B35926" w:rsidR="00490BDE" w:rsidRDefault="004A53E7" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
@@ -9317,51 +9627,50 @@
         <w:t>Nicht für die Lehre, erst mal für die Forschung, aber es wird sich definitiv für</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>die Lehre was draus gewinnen lassen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125DD422" w14:textId="44E7975A" w:rsidR="00490BDE" w:rsidRDefault="004A53E7" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Das heißt, diese Lehrveranstaltung ist dann für alle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>zugänglich</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>, wenn du sagst,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9370,644 +9679,50 @@
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Bachelor und Master?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719604F5" w14:textId="5F7AC1BA" w:rsidR="00490BDE" w:rsidRDefault="004A53E7" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">DF: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Genau, ja.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4500908F" w14:textId="34EA407A" w:rsidR="00490BDE" w:rsidRDefault="004A53E7" w:rsidP="00B456E9">
-[...592 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4D38D8F2" w14:textId="06DA991D" w:rsidR="00490BDE" w:rsidRDefault="004A53E7" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Zum Abschluss</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
@@ -10135,168 +9850,167 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">MH: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Und dann hoffe ich, dass wir uns bald mal wieder sehen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2473903A" w14:textId="7B88E925" w:rsidR="00490BDE" w:rsidRDefault="001537DE" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DF</w:t>
       </w:r>
       <w:r w:rsidR="004A53E7">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00B456E9" w:rsidRPr="00B456E9">
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Ich würde mich auch freuen, ja.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="015A7063" w14:textId="5316D7D4" w:rsidR="00B456E9" w:rsidRPr="00897105" w:rsidRDefault="004A53E7" w:rsidP="00B456E9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>[Lehren – Lernen – Lauschen]</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B456E9" w:rsidRPr="00897105" w:rsidSect="00994217">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19B0F36A" w14:textId="77777777" w:rsidR="00EE773B" w:rsidRDefault="00EE773B">
+    <w:p w14:paraId="201C3A0A" w14:textId="77777777" w:rsidR="003557A9" w:rsidRDefault="003557A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="505A4206" w14:textId="77777777" w:rsidR="00EE773B" w:rsidRDefault="00EE773B">
+    <w:p w14:paraId="63085851" w14:textId="77777777" w:rsidR="003557A9" w:rsidRDefault="003557A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55C693F6" w14:textId="77777777" w:rsidR="00EE773B" w:rsidRDefault="00EE773B">
+    <w:p w14:paraId="26067ADB" w14:textId="77777777" w:rsidR="003557A9" w:rsidRDefault="003557A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00E384B8" w14:textId="77777777" w:rsidR="00EE773B" w:rsidRDefault="00EE773B">
+    <w:p w14:paraId="668E59A7" w14:textId="77777777" w:rsidR="003557A9" w:rsidRDefault="003557A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/footnotes0.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w:rsidR="002E67D7" w:rsidRDefault="002E67D7" w:rsidP="009F2180">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w:rsidR="002E67D7" w:rsidRDefault="002E67D7" w:rsidP="009F2180">
@@ -10815,207 +10529,225 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="602957594">
+  <w:num w:numId="1" w16cid:durableId="1810320913">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1182621068">
+  <w:num w:numId="2" w16cid:durableId="1359549898">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="283849984">
+  <w:num w:numId="3" w16cid:durableId="1515683418">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2058505594">
+  <w:num w:numId="4" w16cid:durableId="1449154041">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A94AF2"/>
     <w:rsid w:val="000067ED"/>
     <w:rsid w:val="0002028E"/>
     <w:rsid w:val="00051B88"/>
     <w:rsid w:val="00095B3C"/>
     <w:rsid w:val="000B6E08"/>
     <w:rsid w:val="000C2F5D"/>
     <w:rsid w:val="000D0907"/>
     <w:rsid w:val="000D17A5"/>
     <w:rsid w:val="000D3B04"/>
     <w:rsid w:val="000F5E73"/>
     <w:rsid w:val="00100C93"/>
     <w:rsid w:val="00135B69"/>
     <w:rsid w:val="001465A7"/>
     <w:rsid w:val="001537DE"/>
     <w:rsid w:val="0015558E"/>
     <w:rsid w:val="001758B0"/>
     <w:rsid w:val="00191E7C"/>
     <w:rsid w:val="001D0D14"/>
+    <w:rsid w:val="001F4175"/>
     <w:rsid w:val="00251B35"/>
     <w:rsid w:val="002621F8"/>
     <w:rsid w:val="002713D4"/>
+    <w:rsid w:val="0028491A"/>
     <w:rsid w:val="002A020F"/>
     <w:rsid w:val="002A6204"/>
     <w:rsid w:val="002B2995"/>
     <w:rsid w:val="002B4F30"/>
     <w:rsid w:val="002C1185"/>
     <w:rsid w:val="002C1EA3"/>
     <w:rsid w:val="002D3763"/>
     <w:rsid w:val="002D37F1"/>
     <w:rsid w:val="002E0735"/>
     <w:rsid w:val="003168FB"/>
     <w:rsid w:val="00346ADF"/>
     <w:rsid w:val="00347B29"/>
+    <w:rsid w:val="003557A9"/>
+    <w:rsid w:val="00367436"/>
     <w:rsid w:val="00367D7F"/>
     <w:rsid w:val="003B2690"/>
     <w:rsid w:val="003C3D55"/>
     <w:rsid w:val="003C6F8D"/>
     <w:rsid w:val="003E66F8"/>
     <w:rsid w:val="003F5CE3"/>
     <w:rsid w:val="00467928"/>
     <w:rsid w:val="00474E49"/>
     <w:rsid w:val="00482EA9"/>
     <w:rsid w:val="00483D41"/>
     <w:rsid w:val="00486084"/>
     <w:rsid w:val="004866B8"/>
     <w:rsid w:val="00490BDE"/>
     <w:rsid w:val="00496BC8"/>
+    <w:rsid w:val="004A51DC"/>
     <w:rsid w:val="004A53E7"/>
+    <w:rsid w:val="004F5192"/>
+    <w:rsid w:val="00504D6F"/>
     <w:rsid w:val="00510039"/>
     <w:rsid w:val="00522AD2"/>
     <w:rsid w:val="00544C08"/>
     <w:rsid w:val="00574377"/>
     <w:rsid w:val="00587534"/>
     <w:rsid w:val="00593C70"/>
     <w:rsid w:val="005A181C"/>
     <w:rsid w:val="005D6630"/>
     <w:rsid w:val="00645115"/>
     <w:rsid w:val="00650C5F"/>
     <w:rsid w:val="00670E8B"/>
     <w:rsid w:val="006D2322"/>
     <w:rsid w:val="0072186F"/>
     <w:rsid w:val="007479EA"/>
     <w:rsid w:val="007C5E9A"/>
     <w:rsid w:val="007F249E"/>
     <w:rsid w:val="00803DCF"/>
     <w:rsid w:val="008146AF"/>
     <w:rsid w:val="00836693"/>
+    <w:rsid w:val="0085701B"/>
     <w:rsid w:val="00865F78"/>
     <w:rsid w:val="00874588"/>
     <w:rsid w:val="00897105"/>
     <w:rsid w:val="008D274F"/>
     <w:rsid w:val="008E2CAB"/>
     <w:rsid w:val="008F290E"/>
     <w:rsid w:val="00900F7B"/>
     <w:rsid w:val="00957249"/>
     <w:rsid w:val="00975887"/>
     <w:rsid w:val="009912B5"/>
     <w:rsid w:val="00994217"/>
     <w:rsid w:val="009D036B"/>
     <w:rsid w:val="009F2FAB"/>
     <w:rsid w:val="00A02F19"/>
     <w:rsid w:val="00A05F99"/>
     <w:rsid w:val="00A317ED"/>
     <w:rsid w:val="00A32027"/>
     <w:rsid w:val="00A35A66"/>
     <w:rsid w:val="00A44B2E"/>
     <w:rsid w:val="00A44B65"/>
     <w:rsid w:val="00A828BA"/>
     <w:rsid w:val="00A94AF2"/>
     <w:rsid w:val="00AD6316"/>
     <w:rsid w:val="00AE751C"/>
     <w:rsid w:val="00AF292F"/>
     <w:rsid w:val="00AF585D"/>
     <w:rsid w:val="00AF6BAA"/>
     <w:rsid w:val="00AF795F"/>
     <w:rsid w:val="00B235E8"/>
     <w:rsid w:val="00B31FEF"/>
     <w:rsid w:val="00B426C4"/>
     <w:rsid w:val="00B456E9"/>
     <w:rsid w:val="00B920E3"/>
+    <w:rsid w:val="00BB0648"/>
     <w:rsid w:val="00BC45FF"/>
     <w:rsid w:val="00BC57EB"/>
     <w:rsid w:val="00BD616F"/>
     <w:rsid w:val="00BF37A8"/>
     <w:rsid w:val="00BF43EE"/>
     <w:rsid w:val="00C01037"/>
+    <w:rsid w:val="00C01049"/>
     <w:rsid w:val="00C41E60"/>
     <w:rsid w:val="00C57D2D"/>
+    <w:rsid w:val="00CC25B5"/>
     <w:rsid w:val="00CE6A8E"/>
     <w:rsid w:val="00D04429"/>
     <w:rsid w:val="00D16D07"/>
     <w:rsid w:val="00D23376"/>
+    <w:rsid w:val="00D27878"/>
+    <w:rsid w:val="00D36D14"/>
     <w:rsid w:val="00D405CA"/>
     <w:rsid w:val="00D91398"/>
+    <w:rsid w:val="00DA183E"/>
     <w:rsid w:val="00DA3E03"/>
     <w:rsid w:val="00DC2244"/>
+    <w:rsid w:val="00DD2427"/>
+    <w:rsid w:val="00E27907"/>
     <w:rsid w:val="00E363B3"/>
+    <w:rsid w:val="00EB72D9"/>
+    <w:rsid w:val="00EC7B67"/>
     <w:rsid w:val="00EE3774"/>
     <w:rsid w:val="00EE4EA7"/>
     <w:rsid w:val="00EE773B"/>
     <w:rsid w:val="00EF480B"/>
     <w:rsid w:val="00EF6961"/>
     <w:rsid w:val="00F166DA"/>
     <w:rsid w:val="00F217B1"/>
     <w:rsid w:val="00F235E0"/>
     <w:rsid w:val="00F553CC"/>
     <w:rsid w:val="00F56D5B"/>
     <w:rsid w:val="00F9254B"/>
     <w:rsid w:val="00FA44AD"/>
     <w:rsid w:val="00FB67A4"/>
     <w:rsid w:val="00FB7638"/>
     <w:rsid w:val="00FC0D52"/>
     <w:rsid w:val="00FD033C"/>
     <w:rsid w:val="00FE1A88"/>
     <w:rsid w:val="00FF45BF"/>
     <w:rsid w:val="00FF4B94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -11642,50 +11374,118 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HTMLVorformatiertZchn">
     <w:name w:val="HTML Vorformatiert Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="HTMLVorformatiert"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00DC2244"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-AT" w:eastAsia="de-DE" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="HTMLCode">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC2244"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA183E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA183E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA183E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DA183E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA183E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="896473818">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1299527891">
           <w:marLeft w:val="0"/>
@@ -12665,51 +12465,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1985817991">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///Users/sarahedelsbrunner/Downloads/telucation.tugraz.at" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footernotes" Target="footnotes0.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\sarahedelsbrunner\Downloads\telucation.tugraz.at" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footernotes" Target="footnotes0.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12955,73 +12755,73 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>30102</Characters>
+  <Pages>12</Pages>
+  <Words>5573</Words>
+  <Characters>29872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>463</Lines>
-  <Paragraphs>140</Paragraphs>
+  <Lines>466</Lines>
+  <Paragraphs>138</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Lehren Lernen Lauschen #26</vt:lpstr>
+      <vt:lpstr>Lehren Lernen Lauschen #28</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>TU Graz</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35567</CharactersWithSpaces>
+  <CharactersWithSpaces>35307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Lehren Lernen Lauschen #28</dc:title>
   <dc:subject/>
-  <dc:creator>Daniel Fruhwirth TU Graz Lehr- und Lerntechnologien</dc:creator>
+  <dc:creator>Daniel Fruhwirth, TU Graz Lehr- und Lerntechnologien</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>